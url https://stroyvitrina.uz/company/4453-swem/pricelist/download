--- v0 (2025-12-05)
+++ v1 (2026-09-06)
@@ -91,101 +91,116 @@
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="0">
         <v>1417</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Задвижка д50 30ч39бр</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>535 000 сум</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="0">
-        <v>1419</v>
+        <v>1423</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Счётчик воды Uzmeter 15mm</t>
+          <t>Задвижка д65 30ч39бр</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>150 000 сум</t>
+          <t>650 000 сум</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="0">
-        <v>1422</v>
+        <v>2319</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Счетчик воды UZMETER 20мм</t>
+          <t>Счетчик воды Swem</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>227 000 сум</t>
+          <t>150 000 сум</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="0">
-        <v>1423</v>
+        <v>1419</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Задвижка д65 30ч39бр</t>
+          <t>Счётчик воды Uzmeter 15mm</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>650 000 сум</t>
+          <t>150 000 сум</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="0">
+        <v>1422</v>
+      </c>
+      <c r="B6" s="0" t="inlineStr">
+        <is>
+          <t>Счетчик воды UZMETER 20мм</t>
+        </is>
+      </c>
+      <c r="C6" s="0" t="inlineStr">
+        <is>
+          <t>227 000 сум</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="0">
         <v>1426</v>
       </c>
-      <c r="B6" s="0" t="inlineStr">
+      <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Смарт Cчетчик воды 100мм UZMETER GPRS с передачей данных</t>
         </is>
       </c>
-      <c r="C6" s="0" t="inlineStr">
+      <c r="C7" s="0" t="inlineStr">
         <is>
           <t>10 465 000 сум</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>